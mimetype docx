--- v1 (2026-03-02)
+++ v2 (2026-06-02)
@@ -3,1011 +3,948 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5A2EC26A" w14:textId="378CC352" w:rsidR="00E25C4B" w:rsidRPr="003346C0" w:rsidRDefault="00FA3DE4" w:rsidP="003346C0">
+    <w:p w14:paraId="5A2EC26A" w14:textId="378CC352" w:rsidR="00E25C4B" w:rsidRPr="00852077" w:rsidRDefault="00FA3DE4" w:rsidP="003346C0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003346C0">
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
         </w:rPr>
         <w:t>Exploring the Effectiveness of Extensive Reading</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B551D1" w14:textId="77777777" w:rsidR="00193BB5" w:rsidRDefault="00193BB5"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="15B551D1" w14:textId="77777777" w:rsidR="00193BB5" w:rsidRPr="00852077" w:rsidRDefault="00193BB5"/>
+    <w:p w14:paraId="7D62AE70" w14:textId="7852A5F3" w:rsidR="00713BEB" w:rsidRPr="00852077" w:rsidRDefault="003346C0">
+      <w:r w:rsidRPr="00852077">
         <w:t>David Jones</w:t>
       </w:r>
-      <w:r w:rsidRPr="003346C0">
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00852077">
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00193BB5">
+      <w:r w:rsidR="00193BB5" w:rsidRPr="00852077">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00193BB5" w:rsidRPr="00193BB5">
+      <w:r w:rsidR="00193BB5" w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>[Full Name of First Author]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05073F9B" w14:textId="10111A9F" w:rsidR="003346C0" w:rsidRPr="00193BB5" w:rsidRDefault="003346C0">
-      <w:r>
+    <w:p w14:paraId="05073F9B" w14:textId="10111A9F" w:rsidR="003346C0" w:rsidRPr="00852077" w:rsidRDefault="003346C0">
+      <w:r w:rsidRPr="00852077">
         <w:t>Cathy Joe</w:t>
       </w:r>
-      <w:r w:rsidRPr="003346C0">
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00193BB5">
+      <w:r w:rsidR="00193BB5" w:rsidRPr="00852077">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00193BB5" w:rsidRPr="00193BB5">
+      <w:r w:rsidR="00193BB5" w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>[Full Name of Second Author]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A90A80" w14:textId="0F634881" w:rsidR="003346C0" w:rsidRPr="00193BB5" w:rsidRDefault="003346C0">
-      <w:r>
+    <w:p w14:paraId="75A90A80" w14:textId="0F634881" w:rsidR="003346C0" w:rsidRPr="00852077" w:rsidRDefault="003346C0">
+      <w:r w:rsidRPr="00852077">
         <w:t>Eagle Jack</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00193BB5">
+      <w:r w:rsidR="00193BB5" w:rsidRPr="00852077">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00193BB5" w:rsidRPr="00193BB5">
+      <w:r w:rsidR="00193BB5" w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>[Full Name of Third Author]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3BA7BE" w14:textId="658F3974" w:rsidR="00E00B12" w:rsidRPr="00193BB5" w:rsidRDefault="00E00B12">
+    <w:p w14:paraId="4C3BA7BE" w14:textId="658F3974" w:rsidR="00E00B12" w:rsidRPr="00852077" w:rsidRDefault="00E00B12">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00193BB5">
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00193BB5">
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>University of City Y</w:t>
       </w:r>
-      <w:r w:rsidR="00193BB5">
+      <w:r w:rsidR="00193BB5" w:rsidRPr="00852077">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00193BB5" w:rsidRPr="00193BB5">
+      <w:r w:rsidR="00193BB5" w:rsidRPr="00852077">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>[Affiliation 1]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA02D62" w14:textId="2CE0C04C" w:rsidR="00E00B12" w:rsidRPr="00193BB5" w:rsidRDefault="00E00B12">
+    <w:p w14:paraId="6DA02D62" w14:textId="2CE0C04C" w:rsidR="00E00B12" w:rsidRPr="00852077" w:rsidRDefault="00E00B12">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00193BB5">
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00193BB5">
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ABC University</w:t>
       </w:r>
-      <w:r w:rsidR="00193BB5">
+      <w:r w:rsidR="00193BB5" w:rsidRPr="00852077">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00193BB5" w:rsidRPr="00193BB5">
+      <w:r w:rsidR="00193BB5" w:rsidRPr="00852077">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
         </w:rPr>
         <w:t>[Affiliation 2]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738EF65D" w14:textId="05BE9FE2" w:rsidR="00193BB5" w:rsidRPr="00431F9F" w:rsidRDefault="00193BB5">
-      <w:r w:rsidRPr="00431F9F">
+    <w:p w14:paraId="738EF65D" w14:textId="05BE9FE2" w:rsidR="00193BB5" w:rsidRPr="00852077" w:rsidRDefault="00193BB5">
+      <w:r w:rsidRPr="00852077">
         <w:t>*Corresponding author email: abc@domain.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170838B6" w14:textId="385EFBDE" w:rsidR="00E262A9" w:rsidRDefault="00431F9F">
-      <w:r w:rsidRPr="00431F9F">
+    <w:p w14:paraId="170838B6" w14:textId="385EFBDE" w:rsidR="00E262A9" w:rsidRPr="00852077" w:rsidRDefault="00431F9F">
+      <w:r w:rsidRPr="00852077">
         <w:t>https://doi.org/10.65956/procia...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7653F2D3" w14:textId="77777777" w:rsidR="00431F9F" w:rsidRDefault="00431F9F"/>
+    <w:p w14:paraId="7653F2D3" w14:textId="77777777" w:rsidR="00431F9F" w:rsidRPr="00852077" w:rsidRDefault="00431F9F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="7670"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00431F9F" w:rsidRPr="00E92161" w14:paraId="5309F77A" w14:textId="77777777" w:rsidTr="00274B46">
+      <w:tr w:rsidR="00431F9F" w:rsidRPr="00852077" w14:paraId="5309F77A" w14:textId="77777777" w:rsidTr="00274B46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30B2B657" w14:textId="77777777" w:rsidR="00431F9F" w:rsidRPr="00E92161" w:rsidRDefault="00431F9F" w:rsidP="00274B46">
+          <w:p w14:paraId="30B2B657" w14:textId="77777777" w:rsidR="00431F9F" w:rsidRPr="00852077" w:rsidRDefault="00431F9F" w:rsidP="00274B46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E92161">
+            <w:r w:rsidRPr="00852077">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00431F9F" w:rsidRPr="00E92161" w14:paraId="6F39D5EC" w14:textId="77777777" w:rsidTr="00274B46">
+      <w:tr w:rsidR="00431F9F" w:rsidRPr="00852077" w14:paraId="6F39D5EC" w14:textId="77777777" w:rsidTr="00274B46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9371" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4067F549" w14:textId="77777777" w:rsidR="00431F9F" w:rsidRPr="00E92161" w:rsidRDefault="00431F9F" w:rsidP="00274B46">
+          <w:p w14:paraId="4067F549" w14:textId="77777777" w:rsidR="00431F9F" w:rsidRPr="00852077" w:rsidRDefault="00431F9F" w:rsidP="00274B46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005A5AAF">
+            <w:r w:rsidRPr="00852077">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine. This research aims to determine.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00431F9F" w:rsidRPr="00E92161" w14:paraId="670D20DB" w14:textId="77777777" w:rsidTr="00274B46">
+      <w:tr w:rsidR="00431F9F" w:rsidRPr="00852077" w14:paraId="670D20DB" w14:textId="77777777" w:rsidTr="00274B46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18D0A7DD" w14:textId="77777777" w:rsidR="00431F9F" w:rsidRPr="00E92161" w:rsidRDefault="00431F9F" w:rsidP="00274B46">
+          <w:p w14:paraId="18D0A7DD" w14:textId="77777777" w:rsidR="00431F9F" w:rsidRPr="00852077" w:rsidRDefault="00431F9F" w:rsidP="00274B46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E92161">
+            <w:r w:rsidRPr="00852077">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Keywords</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7670" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17C476C5" w14:textId="77777777" w:rsidR="00431F9F" w:rsidRPr="00E92161" w:rsidRDefault="00431F9F" w:rsidP="00274B46">
+          <w:p w14:paraId="17C476C5" w14:textId="77777777" w:rsidR="00431F9F" w:rsidRPr="00852077" w:rsidRDefault="00431F9F" w:rsidP="00274B46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E92161">
+            <w:r w:rsidRPr="00852077">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>learner autonomy, learning engagement, virtual space, technology-supported learning space</w:t>
-[...6 lines deleted...]
-              <w:t>, EMI</w:t>
+              <w:t>learner autonomy, learning engagement, virtual space, technology-supported learning space, EMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00431F9F" w:rsidRPr="00E92161" w14:paraId="458D5161" w14:textId="77777777" w:rsidTr="00274B46">
+      <w:tr w:rsidR="00431F9F" w:rsidRPr="00852077" w14:paraId="458D5161" w14:textId="77777777" w:rsidTr="00274B46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7DB261B9" w14:textId="77777777" w:rsidR="00431F9F" w:rsidRPr="00E92161" w:rsidRDefault="00431F9F" w:rsidP="00274B46">
+          <w:p w14:paraId="7DB261B9" w14:textId="77777777" w:rsidR="00431F9F" w:rsidRPr="00852077" w:rsidRDefault="00431F9F" w:rsidP="00274B46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E92161">
+            <w:r w:rsidRPr="00852077">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Article history</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7670" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="57" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F5BF330" w14:textId="77777777" w:rsidR="00431F9F" w:rsidRPr="00E92161" w:rsidRDefault="00431F9F" w:rsidP="00274B46">
+          <w:p w14:paraId="3F5BF330" w14:textId="77777777" w:rsidR="00431F9F" w:rsidRPr="00852077" w:rsidRDefault="00431F9F" w:rsidP="00274B46">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E92161">
+            <w:r w:rsidRPr="00852077">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Received: 0</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Received: 00 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00852077">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Xxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E92161">
+            <w:r w:rsidRPr="00852077">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 20</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> 20xx | Accepted: 00 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00852077">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Xxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E92161">
+            <w:r w:rsidRPr="00852077">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2026 | Available: </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> 2026 | Available: 00 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00852077">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Xxx</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00E92161">
+            <w:r w:rsidRPr="00852077">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 20</w:t>
-[...5 lines deleted...]
-              <w:t>xx</w:t>
+              <w:t xml:space="preserve"> 20xx</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32FADAEC" w14:textId="77777777" w:rsidR="00FA3DE4" w:rsidRDefault="00FA3DE4"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00191965">
+    <w:p w14:paraId="32FADAEC" w14:textId="77777777" w:rsidR="00FA3DE4" w:rsidRPr="00852077" w:rsidRDefault="00FA3DE4"/>
+    <w:p w14:paraId="22940B24" w14:textId="3D0B658F" w:rsidR="00AC1F47" w:rsidRPr="00852077" w:rsidRDefault="00191965" w:rsidP="00FA3DE4">
+      <w:r w:rsidRPr="00852077">
+        <w:t xml:space="preserve">David Jones is a lecturer… </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00F1781D">
+      <w:r w:rsidR="00F1781D" w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00191965">
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>0-</w:t>
       </w:r>
-      <w:r w:rsidR="00F1781D">
+      <w:r w:rsidR="00F1781D" w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00191965">
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>0 words]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B292E79" w14:textId="1AD9513F" w:rsidR="0078459E" w:rsidRDefault="0078459E" w:rsidP="00FA3DE4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0078459E">
+    <w:p w14:paraId="4B292E79" w14:textId="1AD9513F" w:rsidR="0078459E" w:rsidRPr="00852077" w:rsidRDefault="0078459E" w:rsidP="00FA3DE4">
+      <w:r w:rsidRPr="00852077">
+        <w:t>ORCID: https://orcid.org/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>0000-0002-xxxx-xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DFE01E" w14:textId="77777777" w:rsidR="0078459E" w:rsidRDefault="0078459E" w:rsidP="00FA3DE4"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="39DFE01E" w14:textId="77777777" w:rsidR="0078459E" w:rsidRPr="00852077" w:rsidRDefault="0078459E" w:rsidP="00FA3DE4"/>
+    <w:p w14:paraId="6F7B6393" w14:textId="23E71460" w:rsidR="00191965" w:rsidRPr="00852077" w:rsidRDefault="00191965" w:rsidP="00FA3DE4">
+      <w:r w:rsidRPr="00852077">
         <w:t xml:space="preserve">Cathy Joe is a… </w:t>
       </w:r>
-      <w:r w:rsidRPr="00191965">
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00F1781D">
+      <w:r w:rsidR="00F1781D" w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00191965">
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>0-</w:t>
       </w:r>
-      <w:r w:rsidR="00F1781D">
+      <w:r w:rsidR="00F1781D" w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00191965">
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>0 words]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A40BA93" w14:textId="77777777" w:rsidR="0078459E" w:rsidRDefault="0078459E" w:rsidP="0078459E">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0078459E">
+    <w:p w14:paraId="7A40BA93" w14:textId="77777777" w:rsidR="0078459E" w:rsidRPr="00852077" w:rsidRDefault="0078459E" w:rsidP="0078459E">
+      <w:r w:rsidRPr="00852077">
+        <w:t>ORCID: https://orcid.org/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>0000-0002-xxxx-xxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A501BE" w14:textId="77777777" w:rsidR="0078459E" w:rsidRDefault="0078459E" w:rsidP="00FA3DE4"/>
-    <w:p w14:paraId="6BDE2FDE" w14:textId="67C50D09" w:rsidR="00191965" w:rsidRDefault="00191965" w:rsidP="00FA3DE4">
+    <w:p w14:paraId="69A501BE" w14:textId="77777777" w:rsidR="0078459E" w:rsidRPr="00852077" w:rsidRDefault="0078459E" w:rsidP="00FA3DE4"/>
+    <w:p w14:paraId="6BDE2FDE" w14:textId="67C50D09" w:rsidR="00191965" w:rsidRPr="00852077" w:rsidRDefault="00191965" w:rsidP="00FA3DE4">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00852077">
         <w:t xml:space="preserve">Eagle Jack is a… </w:t>
       </w:r>
-      <w:r w:rsidRPr="00191965">
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00F1781D">
+      <w:r w:rsidR="00F1781D" w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00191965">
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>0-</w:t>
       </w:r>
-      <w:r w:rsidR="00F1781D">
+      <w:r w:rsidR="00F1781D" w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00191965">
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>0 words]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34ACF0D6" w14:textId="3A2484C8" w:rsidR="0078459E" w:rsidRPr="00FA3DE4" w:rsidRDefault="0078459E" w:rsidP="00FA3DE4">
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0078459E">
+      <w:r w:rsidRPr="00852077">
+        <w:t>ORCID: https://orcid.org/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852077">
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>0000-0002-xxxx-xxxx</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0078459E" w:rsidRPr="00FA3DE4" w:rsidSect="00340D65">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1361" w:right="1361" w:bottom="1361" w:left="1361" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1635263B" w14:textId="77777777" w:rsidR="007F5330" w:rsidRDefault="007F5330" w:rsidP="001A7CC6">
-      <w:r>
+    <w:p w14:paraId="34A5F6EA" w14:textId="77777777" w:rsidR="00A83AEB" w:rsidRPr="00852077" w:rsidRDefault="00A83AEB" w:rsidP="001A7CC6">
+      <w:r w:rsidRPr="00852077">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AC65A23" w14:textId="77777777" w:rsidR="007F5330" w:rsidRDefault="007F5330" w:rsidP="001A7CC6">
-      <w:r>
+    <w:p w14:paraId="7D4F14BF" w14:textId="77777777" w:rsidR="00A83AEB" w:rsidRPr="00852077" w:rsidRDefault="00A83AEB" w:rsidP="001A7CC6">
+      <w:r w:rsidRPr="00852077">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1175761524"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="468B78EC" w14:textId="3C355F4D" w:rsidR="003346C0" w:rsidRPr="003346C0" w:rsidRDefault="003346C0" w:rsidP="003346C0">
+      <w:p w14:paraId="468B78EC" w14:textId="3C355F4D" w:rsidR="003346C0" w:rsidRPr="00852077" w:rsidRDefault="003346C0" w:rsidP="003346C0">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="003346C0">
+        <w:r w:rsidRPr="00852077">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="003346C0">
+        <w:r w:rsidRPr="00852077">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="003346C0">
+        <w:r w:rsidRPr="00852077">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="003346C0">
+        <w:r w:rsidRPr="00852077">
           <w:rPr>
-            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="003346C0">
+        <w:r w:rsidRPr="00852077">
           <w:rPr>
-            <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1816E00B" w14:textId="77777777" w:rsidR="007F5330" w:rsidRDefault="007F5330" w:rsidP="001A7CC6">
-      <w:r>
+    <w:p w14:paraId="13052BC6" w14:textId="77777777" w:rsidR="00A83AEB" w:rsidRPr="00852077" w:rsidRDefault="00A83AEB" w:rsidP="001A7CC6">
+      <w:r w:rsidRPr="00852077">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EF23C57" w14:textId="77777777" w:rsidR="007F5330" w:rsidRDefault="007F5330" w:rsidP="001A7CC6">
-      <w:r>
+    <w:p w14:paraId="1A5CD6F4" w14:textId="77777777" w:rsidR="00A83AEB" w:rsidRPr="00852077" w:rsidRDefault="00A83AEB" w:rsidP="001A7CC6">
+      <w:r w:rsidRPr="00852077">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2ECFAE9E" w14:textId="2A883A3A" w:rsidR="005D3DB4" w:rsidRPr="005D3DB4" w:rsidRDefault="008A52D2" w:rsidP="00A34388">
+  <w:p w14:paraId="2ECFAE9E" w14:textId="2A883A3A" w:rsidR="005D3DB4" w:rsidRPr="00852077" w:rsidRDefault="008A52D2" w:rsidP="00A34388">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="008A52D2">
+    <w:r w:rsidRPr="00852077">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Proceedings of International Academia </w:t>
     </w:r>
-    <w:r w:rsidR="005D3DB4" w:rsidRPr="005D3DB4">
+    <w:r w:rsidR="005D3DB4" w:rsidRPr="00852077">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="005D3DB4" w:rsidRPr="005D3DB4">
+    <w:r w:rsidR="005D3DB4" w:rsidRPr="00852077">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="005D3DB4" w:rsidRPr="005D3DB4">
+    <w:r w:rsidR="005D3DB4" w:rsidRPr="00852077">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Volume xx, Issue xx, 202x</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4DE774AD" w14:textId="3EDEE070" w:rsidR="008A52D2" w:rsidRDefault="005D3DB4" w:rsidP="00A34388">
+  <w:p w14:paraId="4DE774AD" w14:textId="2EE14B5F" w:rsidR="008A52D2" w:rsidRPr="00852077" w:rsidRDefault="005D3DB4" w:rsidP="00852077">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="9498"/>
+      </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="005D3DB4">
+    <w:r w:rsidRPr="00852077">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">ISSN: </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00852077" w:rsidRPr="00852077">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>3083-2330</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00852077">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00852077">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">pp. </w:t>
     </w:r>
-    <w:r w:rsidR="006D1BCF">
+    <w:r w:rsidR="006D1BCF" w:rsidRPr="00852077">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00852077">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>-xx</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="028970C4" w14:textId="77777777" w:rsidR="002A62E7" w:rsidRDefault="002A62E7" w:rsidP="00A34388">
+  <w:p w14:paraId="028970C4" w14:textId="77777777" w:rsidR="002A62E7" w:rsidRPr="00852077" w:rsidRDefault="002A62E7" w:rsidP="00A34388">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6A47666A" w14:textId="77777777" w:rsidR="00A34388" w:rsidRPr="005D3DB4" w:rsidRDefault="00A34388" w:rsidP="00A34388">
+  <w:p w14:paraId="6A47666A" w14:textId="77777777" w:rsidR="00A34388" w:rsidRPr="00852077" w:rsidRDefault="00A34388" w:rsidP="00A34388">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B3F15"/>
     <w:rsid w:val="0000351E"/>
     <w:rsid w:val="000C6A16"/>
     <w:rsid w:val="000F5CA9"/>
+    <w:rsid w:val="00183928"/>
     <w:rsid w:val="00191965"/>
     <w:rsid w:val="00193BB5"/>
     <w:rsid w:val="001A7CC6"/>
     <w:rsid w:val="001B2D3A"/>
     <w:rsid w:val="00246DC6"/>
     <w:rsid w:val="002A62E7"/>
     <w:rsid w:val="002C6E03"/>
     <w:rsid w:val="002D6649"/>
     <w:rsid w:val="002F0AD8"/>
     <w:rsid w:val="003346C0"/>
     <w:rsid w:val="00340D65"/>
     <w:rsid w:val="00357368"/>
     <w:rsid w:val="003B3F15"/>
     <w:rsid w:val="003E3810"/>
     <w:rsid w:val="00431F9F"/>
     <w:rsid w:val="004818F3"/>
     <w:rsid w:val="004C0CC6"/>
     <w:rsid w:val="005241C7"/>
     <w:rsid w:val="00535B97"/>
     <w:rsid w:val="005438E2"/>
     <w:rsid w:val="005D3DB4"/>
     <w:rsid w:val="006700E9"/>
     <w:rsid w:val="006D1BCF"/>
     <w:rsid w:val="006E0ED7"/>
     <w:rsid w:val="00713BEB"/>
     <w:rsid w:val="00732140"/>
     <w:rsid w:val="007667D5"/>
     <w:rsid w:val="0078459E"/>
     <w:rsid w:val="0078638B"/>
     <w:rsid w:val="007A210E"/>
     <w:rsid w:val="007F5330"/>
     <w:rsid w:val="008136DE"/>
     <w:rsid w:val="008166D5"/>
+    <w:rsid w:val="00852077"/>
     <w:rsid w:val="008A52D2"/>
     <w:rsid w:val="008C4AC5"/>
     <w:rsid w:val="009146F3"/>
     <w:rsid w:val="00933484"/>
     <w:rsid w:val="00963157"/>
     <w:rsid w:val="00A25204"/>
     <w:rsid w:val="00A34388"/>
+    <w:rsid w:val="00A83AEB"/>
     <w:rsid w:val="00AC1F47"/>
     <w:rsid w:val="00B56405"/>
     <w:rsid w:val="00C75A30"/>
     <w:rsid w:val="00D82627"/>
     <w:rsid w:val="00D94406"/>
     <w:rsid w:val="00E00B12"/>
     <w:rsid w:val="00E0453E"/>
     <w:rsid w:val="00E25C4B"/>
     <w:rsid w:val="00E262A9"/>
     <w:rsid w:val="00EB4ADA"/>
     <w:rsid w:val="00F1781D"/>
     <w:rsid w:val="00F274CC"/>
     <w:rsid w:val="00F556B9"/>
     <w:rsid w:val="00F85231"/>
     <w:rsid w:val="00FA3DE4"/>
     <w:rsid w:val="00FD446A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -1404,50 +1341,53 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="005241C7"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005241C7"/>